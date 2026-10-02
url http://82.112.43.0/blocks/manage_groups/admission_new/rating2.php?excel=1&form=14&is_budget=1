--- v0 (2026-07-31)
+++ v1 (2026-10-02)
@@ -12,119 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Ульянова В. А.</t>
+    <t>Пьянкова Ксения Андреевна</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Бушуева М. Ю.</t>
-[...38 lines deleted...]
-    <t>Пьянкова К. А.</t>
+    <t>Ульянова Валерия Александровна</t>
+  </si>
+  <si>
+    <t>Бушуева Мария Юрьевна</t>
+  </si>
+  <si>
+    <t>Морозова Полина Михайловна</t>
+  </si>
+  <si>
+    <t>Ямалетдинова Карина Юлаевна</t>
+  </si>
+  <si>
+    <t>Веденеева Самира Робертовна</t>
+  </si>
+  <si>
+    <t>Исакова Надежда Ивановна</t>
+  </si>
+  <si>
+    <t>Рогов Сергей Дмитриевич</t>
+  </si>
+  <si>
+    <t>Первушин Сергей Андреевич</t>
+  </si>
+  <si>
+    <t>Хафизова Алина Радмиловна</t>
+  </si>
+  <si>
+    <t>Гайнулина Дарья Александровна</t>
+  </si>
+  <si>
+    <t>Синцов Станислав Васильевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -469,268 +460,274 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>4.24</v>
+        <v>4.57</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>4.11</v>
+        <v>4.24</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>3.94</v>
+        <v>4.11</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>3.69</v>
+        <v>3.94</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>3.6</v>
+        <v>3.69</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>3.59</v>
+        <v>3.6</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8">
-        <v>3.53</v>
+        <v>3.59</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9">
-        <v>3.47</v>
+        <v>3.53</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10">
-        <v>3.39</v>
+        <v>3.47</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11"/>
+      <c r="A11">
+        <v>10</v>
+      </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11">
+        <v>3.44</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>18</v>
       </c>
-      <c r="E11">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12">
+        <v>3.39</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="E13">
-        <v>0.0</v>
+        <v>3.12</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">